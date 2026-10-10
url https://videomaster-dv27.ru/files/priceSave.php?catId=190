--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -4,83 +4,101 @@
   <Override PartName="/rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
-    <sheet name="IP - комплекты 20-08-2026" sheetId="1" r:id="rId1"/>
+    <sheet name="IP - комплекты 10-10-2026" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена руб.</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Комплект IP видеодомофона (вызывная панель &amp;#43; монитор) DS-D100IKF</t>
+    <t>Комплект IP домофона с Wi-Fi iFLOW F-VI-5445I, экран 7", 1024х600, камера 2Мп., 1 абонент, РоЕ, Wi-Fi, считыватель карт</t>
   </si>
   <si>
     <t>Есть</t>
   </si>
   <si>
     <t>Купить</t>
   </si>
   <si>
-    <t>Комплект IP видеодомофона (вызывная панель &amp;#43; монитор) DS-D100IKFW</t>
+    <t>Комплект IP домофона с Wi-Fi iFLOW F-VI-5443I, экран 7", 1024х600, камера 2Мп., 1 абонент, РоЕ, Wi-Fi, считыватель карт, RS485</t>
+  </si>
+  <si>
+    <t>Комплект IP домофон HiWatch DS-D100IKFW(B), экран 7", 1024х600, камера 2Мп., 1 абонент, РоЕ, Wi-Fi, считыватель карт</t>
+  </si>
+  <si>
+    <t>Комплект IP домофона HiWatch DS-D200IKWF, экран 4,3", 480х272, камера 2Мп., 1 абонент, РоЕ, Wi-Fi</t>
+  </si>
+  <si>
+    <t>Комплект IP-домофона HIKVISION DS-KIS605-P(C), экран 7", 1024х600, камера 2Мп., 1 абонент, РоЕ, Wi-Fi</t>
+  </si>
+  <si>
+    <t>Комплект IP домофона HIKVISION DS-KIS603-P(C), экран 7", 1024х600, камера 2Мп., 1 абонент, РоЕ, Wi-Fi, считыватель карт</t>
+  </si>
+  <si>
+    <t>Комплект IP домофона 7'' HiWatch Black, экран 7", 1024х600, камера 2Мп., 1 абонент, РоЕ</t>
+  </si>
+  <si>
+    <t>Комплект IP домофона 7'' HiWatch Black, экран 7", 1024х600, камера 2Мп., 1 абонент, РоЕ, считыватель карт</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
@@ -130,123 +148,237 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/shop/UID_1361.html" TargetMode="External"/>
-[...2 lines deleted...]
-<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/order/?from=html&amp;id=1362" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/shop/UID_2393.html" TargetMode="External"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/order/?from=html&amp;id=2393" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/shop/UID_2394.html" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/order/?from=html&amp;id=2394" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/shop/UID_1362.html" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/order/?from=html&amp;id=1362" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/shop/UID_2388.html" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/order/?from=html&amp;id=2388" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/shop/UID_2389.html" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/order/?from=html&amp;id=2389" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/shop/UID_2390.html" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/order/?from=html&amp;id=2390" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/shop/UID_2391.html" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/order/?from=html&amp;id=2391" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/shop/UID_2392.html" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videomaster-dv27.ru/order/?from=html&amp;id=2392" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:E9"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="3">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2"/>
       <c r="B2" t="s" s="4">
         <v>5</v>
       </c>
       <c r="C2">
-        <v>24690</v>
+        <v>23030</v>
       </c>
       <c r="D2" t="s" s="5">
         <v>6</v>
       </c>
       <c r="E2" t="s" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3"/>
       <c r="B3" t="s" s="4">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>14745</v>
+        <v>25820</v>
       </c>
       <c r="D3" t="s" s="5">
         <v>6</v>
       </c>
       <c r="E3" t="s" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4"/>
+      <c r="B4" t="s" s="4">
+        <v>9</v>
+      </c>
+      <c r="C4">
+        <v>11990</v>
+      </c>
+      <c r="D4" t="s" s="5">
+        <v>6</v>
+      </c>
+      <c r="E4" t="s" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5"/>
+      <c r="B5" t="s" s="4">
+        <v>10</v>
+      </c>
+      <c r="C5">
+        <v>11990</v>
+      </c>
+      <c r="D5" t="s" s="5">
+        <v>6</v>
+      </c>
+      <c r="E5" t="s" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6"/>
+      <c r="B6" t="s" s="4">
+        <v>11</v>
+      </c>
+      <c r="C6">
+        <v>13145</v>
+      </c>
+      <c r="D6" t="s" s="5">
+        <v>6</v>
+      </c>
+      <c r="E6" t="s" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7"/>
+      <c r="B7" t="s" s="4">
+        <v>12</v>
+      </c>
+      <c r="C7">
+        <v>13490</v>
+      </c>
+      <c r="D7" t="s" s="5">
+        <v>6</v>
+      </c>
+      <c r="E7" t="s" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8"/>
+      <c r="B8" t="s" s="4">
+        <v>13</v>
+      </c>
+      <c r="C8">
+        <v>13490</v>
+      </c>
+      <c r="D8" t="s" s="5">
+        <v>6</v>
+      </c>
+      <c r="E8" t="s" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9"/>
+      <c r="B9" t="s" s="4">
+        <v>14</v>
+      </c>
+      <c r="C9">
+        <v>13990</v>
+      </c>
+      <c r="D9" t="s" s="5">
+        <v>6</v>
+      </c>
+      <c r="E9" t="s" s="4">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B2" r:id="rId1" location="" display="https://videomaster-dv27.ru/shop/UID_1361.html"/>
-[...2 lines deleted...]
-    <hyperlink ref="E3" r:id="rId4" location="" display="https://videomaster-dv27.ru/order/?from=html&amp;id=1362"/>
+    <hyperlink ref="B2" r:id="rId1" location="" display="https://videomaster-dv27.ru/shop/UID_2393.html"/>
+    <hyperlink ref="E2" r:id="rId2" location="" display="https://videomaster-dv27.ru/order/?from=html&amp;id=2393"/>
+    <hyperlink ref="B3" r:id="rId3" location="" display="https://videomaster-dv27.ru/shop/UID_2394.html"/>
+    <hyperlink ref="E3" r:id="rId4" location="" display="https://videomaster-dv27.ru/order/?from=html&amp;id=2394"/>
+    <hyperlink ref="B4" r:id="rId5" location="" display="https://videomaster-dv27.ru/shop/UID_1362.html"/>
+    <hyperlink ref="E4" r:id="rId6" location="" display="https://videomaster-dv27.ru/order/?from=html&amp;id=1362"/>
+    <hyperlink ref="B5" r:id="rId7" location="" display="https://videomaster-dv27.ru/shop/UID_2388.html"/>
+    <hyperlink ref="E5" r:id="rId8" location="" display="https://videomaster-dv27.ru/order/?from=html&amp;id=2388"/>
+    <hyperlink ref="B6" r:id="rId9" location="" display="https://videomaster-dv27.ru/shop/UID_2389.html"/>
+    <hyperlink ref="E6" r:id="rId10" location="" display="https://videomaster-dv27.ru/order/?from=html&amp;id=2389"/>
+    <hyperlink ref="B7" r:id="rId11" location="" display="https://videomaster-dv27.ru/shop/UID_2390.html"/>
+    <hyperlink ref="E7" r:id="rId12" location="" display="https://videomaster-dv27.ru/order/?from=html&amp;id=2390"/>
+    <hyperlink ref="B8" r:id="rId13" location="" display="https://videomaster-dv27.ru/shop/UID_2391.html"/>
+    <hyperlink ref="E8" r:id="rId14" location="" display="https://videomaster-dv27.ru/order/?from=html&amp;id=2391"/>
+    <hyperlink ref="B9" r:id="rId15" location="" display="https://videomaster-dv27.ru/shop/UID_2392.html"/>
+    <hyperlink ref="E9" r:id="rId16" location="" display="https://videomaster-dv27.ru/order/?from=html&amp;id=2392"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:title>IP - комплекты 20-08-2026</dc:title>
+  <dc:title>IP - комплекты 10-10-2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>